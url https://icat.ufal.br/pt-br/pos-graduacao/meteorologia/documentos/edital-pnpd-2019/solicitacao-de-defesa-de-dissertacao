--- v0 (2026-04-20)
+++ v1 (2026-10-03)
@@ -1,140 +1,128 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
-  <Override PartName="/word/media/image2.png" ContentType="image/png"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p>
+    <w:p w14:paraId="64EED58E">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="2"/>
         <w:spacing w:before="200" w:after="0"/>
         <w:ind w:left="2" w:right="142"/>
-        <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="TERMO_DE_INDICAÇÃO_DE_BANCA_DE_DEFESA"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
-        <w:rPr/>
         <w:t>TERMO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
         <w:t>DE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
         <w:t>INDICAÇÃO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
         <w:t>DE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
         <w:t>BANCA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
         <w:t>DE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>DEFESA</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0D987E12">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:ind w:firstLine="708" w:left="12" w:right="152"/>
+        <w:spacing w:before="240" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="12" w:right="152" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Eu,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-13"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>xxxxxxxxxxx</w:t>
@@ -241,548 +229,580 @@
           <w:spacing w:val="-13"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>da</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Banca de Defesa que se segue:</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="759E07CC">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="7"/>
         <w:spacing w:before="10" w:after="1"/>
         <w:rPr>
           <w:sz w:val="13"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="4"/>
         <w:tblW w:w="8643" w:type="dxa"/>
-        <w:jc w:val="left"/>
         <w:tblInd w:w="929" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="5" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="5" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01e0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="6237"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w14:paraId="1095ACE0">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="5" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="5" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="413" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4FA30930">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:pStyle w:val="14"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="107" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Orientador:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5C7EC751">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:pStyle w:val="14"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="107" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="1E336D11">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="5" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="5" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="413" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1A323376">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:pStyle w:val="14"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="107" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2. Membro</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Interno:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="70135704">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:pStyle w:val="14"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="107" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="1CACD9E9">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="5" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="5" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="414" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1882D28E">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:pStyle w:val="14"/>
               <w:spacing w:before="1" w:after="0"/>
               <w:ind w:left="107" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>3. Membro</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Externo:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="16FD3E90">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:pStyle w:val="14"/>
               <w:spacing w:before="1" w:after="0"/>
               <w:ind w:left="107" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="3624EA6A">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="7"/>
         <w:spacing w:before="183" w:after="0"/>
-        <w:rPr/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="436FF205">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:ind w:hanging="0" w:left="12" w:right="154"/>
+        <w:spacing w:before="0" w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="12" w:right="154" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:i/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Título Da Dissertação Português e Inglês</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5BBE754B">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:lineRule="auto" w:line="259" w:before="160" w:after="0"/>
+        <w:pStyle w:val="7"/>
+        <w:spacing w:before="160" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="11" w:right="151"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Resumo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Português e Inglês: </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7668788A">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:lineRule="auto" w:line="259" w:before="155" w:after="0"/>
+        <w:pStyle w:val="7"/>
+        <w:spacing w:before="155" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="12" w:right="154"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Palavras-Chaves </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Português e Inglês: </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6FF715ED">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:lineRule="auto" w:line="259" w:before="155" w:after="0"/>
+        <w:pStyle w:val="7"/>
+        <w:spacing w:before="155" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="12" w:right="154"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...1 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>Número de Páginas:</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3C71D4D0">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:firstLine="708" w:left="12" w:right="152"/>
+        <w:pStyle w:val="7"/>
+        <w:spacing w:before="155" w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="12" w:right="154"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Linha de Pesquisa:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="728E9B71">
+      <w:pPr>
+        <w:pStyle w:val="7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="155" w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="12" w:right="154"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Análise e Previsão do Tempo e Clima; 2- Interação Oceano-Atmosfera; 3- Sensoriamento Remoto  Hidrometeorologia  4- Micrometeoroloia e Agrometeorologia.)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="2C23E3F1">
+      <w:pPr>
+        <w:pStyle w:val="7"/>
+        <w:spacing w:before="160" w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="12" w:right="152" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t>Proponho</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
         <w:t>apresentação</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
         <w:t>minha</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
         <w:t>Banca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
         <w:t>Defesa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
         <w:t>para</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
         <w:t>segunda-feira,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> xxx</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> xxx </w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
         <w:t>2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
         <w:t>às</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> xx</w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
         <w:t>h por videoconferência (google meet), submeto o referido Termo ao Colegiado do PPGMET a fim de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
         <w:t>que autorize minha Defesa.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="779EA248">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
         <w:spacing w:before="58" w:after="0"/>
-        <w:ind w:hanging="0" w:left="6975" w:right="0"/>
+        <w:ind w:left="6975" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="12"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>MACEIÓ,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="38"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>XX</w:t>
       </w:r>
@@ -805,419 +825,400 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> XX</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>DE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="39"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="9"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>2026.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="558E3628">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="7"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="758CDF3F">
+      <w:pPr>
+        <w:pStyle w:val="7"/>
+        <w:spacing w:before="162" w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...13 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="4E12DB6E">
       <w:pPr>
         <w:sectPr>
-          <w:headerReference w:type="default" r:id="rId2"/>
-          <w:type w:val="nextPage"/>
+          <w:headerReference r:id="rId5" w:type="default"/>
           <w:pgSz w:w="11906" w:h="16838"/>
-          <w:pgMar w:left="708" w:right="566" w:gutter="0" w:header="413" w:top="1800" w:footer="0" w:bottom="280"/>
+          <w:pgMar w:top="1800" w:right="566" w:bottom="280" w:left="708" w:header="413" w:footer="0" w:gutter="0"/>
           <w:pgNumType w:fmt="decimal"/>
-          <w:formProt w:val="false"/>
-[...1 lines deleted...]
-          <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
+          <w:cols w:space="720" w:num="1"/>
+          <w:formProt w:val="0"/>
+          <w:docGrid w:linePitch="100" w:charSpace="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="4"/>
         <w:tblW w:w="10493" w:type="dxa"/>
-        <w:jc w:val="left"/>
         <w:tblInd w:w="19" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01e0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3543"/>
         <w:gridCol w:w="236"/>
         <w:gridCol w:w="3736"/>
         <w:gridCol w:w="237"/>
         <w:gridCol w:w="2741"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w14:paraId="0510B505">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="230" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="266D60E3">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:lineRule="exact" w:line="210" w:before="0" w:after="0"/>
+              <w:pStyle w:val="14"/>
+              <w:spacing w:before="0" w:after="0" w:line="210" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="12"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ALUNO(A)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
-            <w:tcBorders/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="01D9DADC">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:pStyle w:val="14"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3736" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5E6DA9E7">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:lineRule="exact" w:line="210" w:before="0" w:after="0"/>
+              <w:pStyle w:val="14"/>
+              <w:spacing w:before="0" w:after="0" w:line="210" w:lineRule="exact"/>
               <w:ind w:left="979" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="12"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ORIENTADOR(A)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="237" w:type="dxa"/>
-            <w:tcBorders/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4AA43F0C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:pStyle w:val="14"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2741" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="001A62A7">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:lineRule="exact" w:line="210" w:before="0" w:after="0"/>
+              <w:pStyle w:val="14"/>
+              <w:spacing w:before="0" w:after="0" w:line="210" w:lineRule="exact"/>
               <w:ind w:left="517" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="12"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>COORDENADOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...8 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="2F72CF93"/>
+    <w:p w14:paraId="67B5E4E7">
       <w:pPr>
         <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
-          <w:pgMar w:left="708" w:right="566" w:gutter="0" w:header="413" w:top="1800" w:footer="0" w:bottom="280"/>
-[...2 lines deleted...]
-          <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
+          <w:pgMar w:top="1800" w:right="566" w:bottom="280" w:left="708" w:header="413" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720" w:num="1"/>
+          <w:formProt w:val="0"/>
+          <w:docGrid w:linePitch="100" w:charSpace="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6F7673A9">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-        <w:rPr/>
+        <w:pStyle w:val="2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="Dados_do_MEMBRO_EXTERNO"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
-        <w:rPr/>
         <w:t>DADOS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
         <w:t>DO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
         <w:t>MEMBRO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> EXTERNO</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0C83D885">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="7"/>
         <w:spacing w:before="9" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="4"/>
         <w:tblW w:w="10490" w:type="dxa"/>
-        <w:jc w:val="left"/>
         <w:tblInd w:w="17" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="5" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="5" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01e0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5245"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="1842"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w14:paraId="219BA2EB">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="5" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="5" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="470" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7937" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="23F5DB7D">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:pStyle w:val="14"/>
               <w:spacing w:before="121" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="13"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>NOME</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="13"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="573B809F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:pStyle w:val="14"/>
               <w:spacing w:before="121" w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>CPF:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="312702C8">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="5" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="5" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="470" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7330FEA6">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:pStyle w:val="14"/>
               <w:spacing w:before="121" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>DATA</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="35"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -1225,416 +1226,486 @@
               <w:t>DE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="36"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="12"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>NASCIMENTO:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="112617B9">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:pStyle w:val="14"/>
               <w:spacing w:before="121" w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>RG:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="33EEB70F">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="5" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="5" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="469" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10489" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="253DF3AD">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:pStyle w:val="14"/>
               <w:spacing w:before="121" w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ENDEREÇO:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="72EF287C">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="5" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="5" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="470" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10489" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="732F6535">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:pStyle w:val="14"/>
               <w:spacing w:before="121" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="13"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>PROGRAMA DE PÓS-GRADUAÇÃO DO DOCENTE:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="5724CA79">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="5" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="5" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="470" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10489" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0FFDA8EC">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:pStyle w:val="14"/>
               <w:spacing w:before="121" w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="12"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>MATRÍCULA</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="34"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="14"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>SIAPE*:----</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="354342F3">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="5" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="5" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="469" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1318D4FE">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:pStyle w:val="14"/>
               <w:spacing w:before="121" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="12"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>TITULAÇÃO:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7082C66A">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:pStyle w:val="14"/>
               <w:spacing w:before="121" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="12"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ANO:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="2A354759">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="5" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="5" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="470" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10489" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2FD419AF">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:pStyle w:val="14"/>
               <w:spacing w:before="121" w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="11"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>LOCAL</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="32"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>DA</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="37"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="12"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>TITULAÇÃO:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="058C1CDB">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="5" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="5" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="470" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10489" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="19C380C9">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:pStyle w:val="14"/>
               <w:spacing w:before="121" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="12"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>TELEFONES:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="33EED1A4">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="5" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="5" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="471" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10489" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="08319F48">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:pStyle w:val="14"/>
               <w:spacing w:before="121" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId3">
-[...16 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "mailto:henrique.repinaldo@gmail.com" \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="14"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>E-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>MAIL:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="37AE24BA">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
         <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:hanging="0" w:left="6944" w:right="0"/>
+        <w:ind w:left="6944" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>*em</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
@@ -1682,251 +1753,373 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Público</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Federal</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId4"/>
-      <w:type w:val="nextPage"/>
+      <w:headerReference r:id="rId6" w:type="default"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:left="708" w:right="566" w:gutter="0" w:header="413" w:top="1800" w:footer="0" w:bottom="280"/>
+      <w:pgMar w:top="1800" w:right="566" w:bottom="280" w:left="708" w:header="413" w:footer="0" w:gutter="0"/>
       <w:pgNumType w:fmt="decimal"/>
-      <w:formProt w:val="false"/>
-[...1 lines deleted...]
-      <w:docGrid w:type="default" w:linePitch="100" w:charSpace="4096"/>
+      <w:cols w:space="720" w:num="1"/>
+      <w:formProt w:val="0"/>
+      <w:docGrid w:linePitch="100" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:endnote w:type="separator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="1">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="宋体">
+    <w:altName w:val="SimSun"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...8 lines deleted...]
-    <w:pitch w:val="variable"/>
+  <w:font w:name="SimHei">
+    <w:altName w:val="SimSun"/>
+    <w:panose1 w:val="02010609060101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="黑体">
+    <w:altName w:val="SimSun"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Microsoft YaHei">
+    <w:panose1 w:val="020B0503020204020204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="1">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="5C3529EC">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-      <w:spacing w:lineRule="auto" w:line="9"/>
+      <w:pStyle w:val="7"/>
+      <w:spacing w:line="9" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="1" allowOverlap="1" relativeHeight="2">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-1905</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>103505</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="693420" cy="762000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1" name="Image 1" descr=""/>
+          <wp:docPr id="1" name="Image 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Image 1" descr=""/>
+                  <pic:cNvPr id="1" name="Image 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="693420" cy="762000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="1" allowOverlap="1" relativeHeight="3">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5699760</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>113030</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1055370" cy="705485"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="2" name="Image 2" descr=""/>
+          <wp:docPr id="2" name="Image 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="Image 2" descr=""/>
+                  <pic:cNvPr id="2" name="Image 2"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1055370" cy="705485"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="4">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>1894840</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="3587750" cy="605155"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Textbox 3"/>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3587760" cy="605160"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="0">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
-                      <a:lnRef idx="0"/>
-[...1 lines deleted...]
-                      <a:effectRef idx="0"/>
+                      <a:lnRef idx="0">
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:effectRef>
                       <a:fontRef idx="minor"/>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p>
+                        <w:p w14:paraId="3CE3EBE6">
                           <w:pPr>
-                            <w:pStyle w:val="Contedodoquadro"/>
-                            <w:widowControl w:val="false"/>
+                            <w:pStyle w:val="15"/>
+                            <w:widowControl w:val="0"/>
                             <w:bidi w:val="0"/>
-                            <w:spacing w:lineRule="auto" w:line="240" w:before="12" w:after="0"/>
-                            <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                            <w:spacing w:before="12" w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:spacing w:val="-6"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>UNIVERSIDADE</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:spacing w:val="-18"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
@@ -1953,57 +2146,57 @@
                               <w:spacing w:val="-6"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>DE</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:spacing w:val="-18"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:spacing w:val="-6"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve">ALAGOAS </w:t>
                           </w:r>
                         </w:p>
-                        <w:p>
+                        <w:p w14:paraId="6169C8AA">
                           <w:pPr>
-                            <w:pStyle w:val="Contedodoquadro"/>
-                            <w:widowControl w:val="false"/>
+                            <w:pStyle w:val="15"/>
+                            <w:widowControl w:val="0"/>
                             <w:bidi w:val="0"/>
-                            <w:spacing w:lineRule="auto" w:line="240" w:before="12" w:after="0"/>
-                            <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                            <w:spacing w:before="12" w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:spacing w:val="-10"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>INSTITUTO</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:spacing w:val="-19"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
@@ -2030,57 +2223,57 @@
                               <w:spacing w:val="-10"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>CIÊNCIAS</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:spacing w:val="-21"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:spacing w:val="-10"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>ATMOSFÉRICAS</w:t>
                           </w:r>
                         </w:p>
-                        <w:p>
+                        <w:p w14:paraId="3D64471A">
                           <w:pPr>
-                            <w:pStyle w:val="Contedodoquadro"/>
-                            <w:widowControl w:val="false"/>
+                            <w:pStyle w:val="15"/>
+                            <w:widowControl w:val="0"/>
                             <w:bidi w:val="0"/>
-                            <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                            <w:ind w:hanging="0" w:left="-340" w:right="0"/>
+                            <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:ind w:left="-340" w:right="0" w:firstLine="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:spacing w:val="-6"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>PRÓ-REITORIA</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:spacing w:val="-13"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
@@ -2125,57 +2318,57 @@
                               <w:spacing w:val="-6"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>E</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:spacing w:val="-11"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:spacing w:val="-6"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve">PÓS-GRADUAÇÃO </w:t>
                           </w:r>
                         </w:p>
-                        <w:p>
+                        <w:p w14:paraId="7F33496F">
                           <w:pPr>
-                            <w:pStyle w:val="Contedodoquadro"/>
-                            <w:widowControl w:val="false"/>
+                            <w:pStyle w:val="15"/>
+                            <w:widowControl w:val="0"/>
                             <w:bidi w:val="0"/>
-                            <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                            <w:ind w:hanging="0" w:left="-340" w:right="0"/>
+                            <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:ind w:left="-340" w:right="0" w:firstLine="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:spacing w:val="-10"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>COORDENAÇÃO</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:spacing w:val="-16"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
@@ -2240,73 +2433,75 @@
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>EM</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:spacing w:val="-16"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:spacing w:val="-10"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>METEOROLOGIA</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr lIns="0" rIns="0" tIns="0" bIns="0" anchor="t">
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect id="shape_0" ID="Textbox 3" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" stroked="f" o:allowincell="f" style="position:absolute;margin-left:149.2pt;margin-top:34.85pt;width:282.45pt;height:47.6pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page">
-[...2 lines deleted...]
-              <v:textbox>
+            <v:rect id="Textbox 3" o:spid="_x0000_s1026" o:spt="1" style="position:absolute;left:0pt;margin-left:149.2pt;margin-top:34.85pt;height:47.65pt;width:282.5pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;z-index:-251657216;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:allowincell="f" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAr0JSrtgAAAAK&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PsU7DMBCGdyTewTokNmq3QJqEOB0aRYINCks3NzZJRHxO&#10;bDcpb88xwXh3n/77/mJ3sQObjQ+9QwnrlQBmsHG6x1bCx3t9lwILUaFWg0Mj4dsE2JXXV4XKtVvw&#10;zcyH2DIKwZArCV2MY855aDpjVVi50SDdPp23KtLoW669WijcDnwjRMKt6pE+dGo0+840X4ezlVD5&#10;RNdh/1zV2XGp4svrNE98kvL2Zi2egEVziX8w/OqTOpTkdHJn1IENEjZZ+kCohCTbAiMgTe5pcSIy&#10;eRTAy4L/r1D+AFBLAwQUAAAACACHTuJAVo/B87MBAACFAwAADgAAAGRycy9lMm9Eb2MueG1srVNB&#10;btswELwX6B8I3mvJMeIEguWggJEiQNAGSPoAiiItAiSXWNKW/PsuJdlJ3UsOvUjDJTU7M0ttHgZn&#10;2VFhNOBrvlyUnCkvoTV+X/Pfb4/f7jmLSfhWWPCq5icV+cP265dNHyp1Ax3YViEjEh+rPtS8SylU&#10;RRFlp5yICwjK06YGdCLREvdFi6IndmeLm7JcFz1gGxCkipGqu2mTz4z4GULQ2ki1A3lwyqeJFZUV&#10;iSzFzoTIt6NarZVMv7SOKjFbc3Kaxic1IdzkZ7HdiGqPInRGzhLEZyRceXLCeGp6odqJJNgBzT9U&#10;zkiECDotJLhiMjImQi6W5VU2r50IavRCUcdwCT3+P1r58/iCzLQ1X3HmhaOBv6khNTCwVQ6nD7Gi&#10;M6/hBedVJJidDhpdfpMHNoyBni6BEgOTVFzd3t/drSlrSXvr8nZJmGiK968DxvRDgWMZ1BxpYGOO&#10;4vgc03T0fCQ38/BorKW6qKxnfW74V5mYracGWfYkNKM0NMOsvoH2RIbtk6cQ84U4AzyD5gyElx3Q&#10;VZkEefh+SKDNKCqTTkxzL5rOaGu+SXn8H9fjqfe/Z/sHUEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAA&#10;AAAGAAAAX3JlbHMvUEsDBBQAAAAIAIdO4kCKFGY80QAAAJQBAAALAAAAX3JlbHMvLnJlbHOlkMFq&#10;wzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUiS6RsYNf1&#10;oDA78jEHA++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQwt81EnGxt&#10;IwddrLvagHro+2fNvxkwbpjq5A3wyQ+gLrfSzH/YKTomoal2jpKmaYruHlUHtmWO7sg24Ru5RrMc&#10;sBrwLBoHalnXfgR9X7/7p97TRz7jutV+h4zrj1dvuhy/AFBLAwQUAAAACACHTuJAfublIPcAAADh&#10;AQAAEwAAAFtDb250ZW50X1R5cGVzXS54bWyVkUFOwzAQRfdI3MHyFiVOu0AIJemCtEtAqBxgZE8S&#10;i2RseUxob4+TthtEkVjaM/+/J7vcHMZBTBjYOqrkKi+kQNLOWOoq+b7fZQ9ScAQyMDjCSh6R5aa+&#10;vSn3R48sUpq4kn2M/lEp1j2OwLnzSGnSujBCTMfQKQ/6AzpU66K4V9pRRIpZnDtkXTbYwucQxfaQ&#10;rk8mAQeW4um0OLMqCd4PVkNMpmoi84OSnQl5Si473FvPd0lDql8J8+Q64Jx7SU8TrEHxCiE+w5g0&#10;lAmsjPuigFP+d8lsOXLm2tZqzJvATYq94XSxutaOa9c4/d/y7ZK6dKvlg+pvUEsBAhQAFAAAAAgA&#10;h07iQH7m5SD3AAAA4QEAABMAAAAAAAAAAQAgAAAAJAQAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;FAAKAAAAAACHTuJAAAAAAAAAAAAAAAAABgAAAAAAAAAAABAAAAAGAwAAX3JlbHMvUEsBAhQAFAAA&#10;AAgAh07iQIoUZjzRAAAAlAEAAAsAAAAAAAAAAQAgAAAAKgMAAF9yZWxzLy5yZWxzUEsBAhQACgAA&#10;AAAAh07iQAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAQAAAAAAAAAGRycy9QSwECFAAUAAAACACHTuJA&#10;r0JSrtgAAAAKAQAADwAAAAAAAAABACAAAAAiAAAAZHJzL2Rvd25yZXYueG1sUEsBAhQAFAAAAAgA&#10;h07iQFaPwfOzAQAAhQMAAA4AAAAAAAAAAQAgAAAAJwEAAGRycy9lMm9Eb2MueG1sUEsFBgAAAAAG&#10;AAYAWQEAAEwFAAAAAA==&#10;">
+              <v:fill on="f" focussize="0,0"/>
+              <v:stroke on="f" weight="0pt"/>
+              <v:imagedata o:title=""/>
+              <o:lock v:ext="edit" aspectratio="f"/>
+              <v:textbox inset="0mm,0mm,0mm,0mm">
                 <w:txbxContent>
-                  <w:p>
+                  <w:p w14:paraId="3CE3EBE6">
                     <w:pPr>
-                      <w:pStyle w:val="Contedodoquadro"/>
-                      <w:widowControl w:val="false"/>
+                      <w:pStyle w:val="15"/>
+                      <w:widowControl w:val="0"/>
                       <w:bidi w:val="0"/>
-                      <w:spacing w:lineRule="auto" w:line="240" w:before="12" w:after="0"/>
-                      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                      <w:spacing w:before="12" w:after="0" w:line="240" w:lineRule="auto"/>
+                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-6"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>UNIVERSIDADE</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-18"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
@@ -2333,57 +2528,57 @@
                         <w:spacing w:val="-6"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>DE</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-18"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-6"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve">ALAGOAS </w:t>
                     </w:r>
                   </w:p>
-                  <w:p>
+                  <w:p w14:paraId="6169C8AA">
                     <w:pPr>
-                      <w:pStyle w:val="Contedodoquadro"/>
-                      <w:widowControl w:val="false"/>
+                      <w:pStyle w:val="15"/>
+                      <w:widowControl w:val="0"/>
                       <w:bidi w:val="0"/>
-                      <w:spacing w:lineRule="auto" w:line="240" w:before="12" w:after="0"/>
-                      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                      <w:spacing w:before="12" w:after="0" w:line="240" w:lineRule="auto"/>
+                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-10"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>INSTITUTO</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-19"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
@@ -2410,57 +2605,57 @@
                         <w:spacing w:val="-10"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>CIÊNCIAS</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-21"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-10"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>ATMOSFÉRICAS</w:t>
                     </w:r>
                   </w:p>
-                  <w:p>
+                  <w:p w14:paraId="3D64471A">
                     <w:pPr>
-                      <w:pStyle w:val="Contedodoquadro"/>
-                      <w:widowControl w:val="false"/>
+                      <w:pStyle w:val="15"/>
+                      <w:widowControl w:val="0"/>
                       <w:bidi w:val="0"/>
-                      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                      <w:ind w:hanging="0" w:left="-340" w:right="0"/>
+                      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                      <w:ind w:left="-340" w:right="0" w:firstLine="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-6"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>PRÓ-REITORIA</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-13"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
@@ -2505,57 +2700,57 @@
                         <w:spacing w:val="-6"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>E</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-11"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-6"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve">PÓS-GRADUAÇÃO </w:t>
                     </w:r>
                   </w:p>
-                  <w:p>
+                  <w:p w14:paraId="7F33496F">
                     <w:pPr>
-                      <w:pStyle w:val="Contedodoquadro"/>
-                      <w:widowControl w:val="false"/>
+                      <w:pStyle w:val="15"/>
+                      <w:widowControl w:val="0"/>
                       <w:bidi w:val="0"/>
-                      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-                      <w:ind w:hanging="0" w:left="-340" w:right="0"/>
+                      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                      <w:ind w:left="-340" w:right="0" w:firstLine="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-10"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>COORDENAÇÃO</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-16"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
@@ -2620,209 +2815,225 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>EM</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-16"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-10"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>METEOROLOGIA</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap type="none"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="05234595">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-      <w:spacing w:lineRule="auto" w:line="9"/>
+      <w:pStyle w:val="7"/>
+      <w:spacing w:line="9" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="1" allowOverlap="1" relativeHeight="6">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-26670</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>103505</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="678815" cy="762000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="4" name="Image 1 Copia 1" descr=""/>
+          <wp:docPr id="4" name="Image 1 Copia 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="4" name="Image 1 Copia 1" descr=""/>
+                  <pic:cNvPr id="4" name="Image 1 Copia 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="678815" cy="762000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="1" allowOverlap="1" relativeHeight="7">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5548630</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>123190</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1032510" cy="671195"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="5" name="Image 2 Copia 1" descr=""/>
+          <wp:docPr id="5" name="Image 2 Copia 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="5" name="Image 2 Copia 1" descr=""/>
+                  <pic:cNvPr id="5" name="Image 2 Copia 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1032510" cy="671195"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="8">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>1672590</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="3714750" cy="605155"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textbox 1"/>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3714840" cy="605160"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="0">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
-                      <a:lnRef idx="0"/>
-[...1 lines deleted...]
-                      <a:effectRef idx="0"/>
+                      <a:lnRef idx="0">
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:effectRef>
                       <a:fontRef idx="minor"/>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p>
+                        <w:p w14:paraId="3611F3DD">
                           <w:pPr>
-                            <w:pStyle w:val="Contedodoquadro"/>
+                            <w:pStyle w:val="15"/>
                             <w:spacing w:before="12" w:after="0"/>
-                            <w:ind w:hanging="1" w:left="849" w:right="845"/>
+                            <w:ind w:left="849" w:right="845" w:hanging="1"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:spacing w:val="-6"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>UNIVERSIDADE</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:spacing w:val="-18"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:spacing w:val="-6"/>
@@ -2841,55 +3052,55 @@
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:spacing w:val="-6"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>DE</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:spacing w:val="-18"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:spacing w:val="-6"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve">ALAGOAS </w:t>
                           </w:r>
                         </w:p>
-                        <w:p>
+                        <w:p w14:paraId="3992E058">
                           <w:pPr>
-                            <w:pStyle w:val="Contedodoquadro"/>
+                            <w:pStyle w:val="15"/>
                             <w:spacing w:before="12" w:after="0"/>
-                            <w:ind w:hanging="1" w:left="849" w:right="845"/>
+                            <w:ind w:left="849" w:right="845" w:hanging="1"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:spacing w:val="-10"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>INSTITUTO</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:spacing w:val="-19"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:spacing w:val="-10"/>
@@ -2908,55 +3119,55 @@
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:spacing w:val="-10"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>CIÊNCIAS</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:spacing w:val="-21"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:spacing w:val="-10"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>ATMOSFÉRICAS</w:t>
                           </w:r>
                         </w:p>
-                        <w:p>
+                        <w:p w14:paraId="1D8AD471">
                           <w:pPr>
-                            <w:pStyle w:val="Contedodoquadro"/>
+                            <w:pStyle w:val="15"/>
                             <w:spacing w:before="0" w:after="0"/>
-                            <w:ind w:hanging="12" w:left="20" w:right="18"/>
+                            <w:ind w:left="20" w:right="18" w:hanging="12"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:spacing w:val="-6"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>PRÓ-REITORIA</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:spacing w:val="-13"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:spacing w:val="-6"/>
@@ -2991,55 +3202,55 @@
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:spacing w:val="-6"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>E</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:spacing w:val="-11"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:spacing w:val="-6"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve">PÓS-GRADUAÇÃO </w:t>
                           </w:r>
                         </w:p>
-                        <w:p>
+                        <w:p w14:paraId="0A25F75B">
                           <w:pPr>
-                            <w:pStyle w:val="Contedodoquadro"/>
+                            <w:pStyle w:val="15"/>
                             <w:spacing w:before="0" w:after="0"/>
-                            <w:ind w:hanging="12" w:left="20" w:right="18"/>
+                            <w:ind w:left="20" w:right="18" w:hanging="12"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:spacing w:val="-10"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>COORDENAÇÃO</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:spacing w:val="-16"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:spacing w:val="-10"/>
@@ -3092,71 +3303,73 @@
                               <w:color w:val="000000"/>
                               <w:spacing w:val="-10"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>EM</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:spacing w:val="-16"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:spacing w:val="-10"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>METEOROLOGIA</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr lIns="0" rIns="0" tIns="0" bIns="0" anchor="t">
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect id="shape_0" ID="Textbox 1" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" stroked="f" o:allowincell="f" style="position:absolute;margin-left:131.7pt;margin-top:34.85pt;width:292.45pt;height:47.6pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page">
-[...2 lines deleted...]
-              <v:textbox>
+            <v:rect id="Textbox 1" o:spid="_x0000_s1026" o:spt="1" style="position:absolute;left:0pt;margin-left:131.7pt;margin-top:34.85pt;height:47.65pt;width:292.5pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;z-index:-251657216;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:allowincell="f" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJADjeHLdgAAAAK&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PsU7DMBCGdyTewTokNmq3lJCGOB0aRYINCks3N3aTiPic&#10;2G5S3p5jouPdffrv+/PtxfZsMj50DiUsFwKYwdrpDhsJX5/VQwosRIVa9Q6NhB8TYFvc3uQq027G&#10;DzPtY8MoBEOmJLQxDhnnoW6NVWHhBoN0OzlvVaTRN1x7NVO47flKiIRb1SF9aNVgdq2pv/dnK6H0&#10;ia7C7rWsNoe5jG/v4zTyUcr7u6V4ARbNJf7D8KdP6lCQ09GdUQfWS1glj2tCJSSbZ2AEpOuUFkci&#10;kycBvMj5dYXiF1BLAwQUAAAACACHTuJAUTptk7QBAACFAwAADgAAAGRycy9lMm9Eb2MueG1srVPB&#10;jtsgEL1X6j8g7o3t7TZdWXFWlaKtKlXtSrv9AIIhRgIGMSR2/r4DdrLt9rKHXvAMDG/ee4M395Oz&#10;7KQiGvAdb1Y1Z8pL6I0/dPzX88OHO84wCd8LC151/KyQ32/fv9uMoVU3MIDtVWQE4rEdQ8eHlEJb&#10;VSgH5QSuIChPhxqiE4nSeKj6KEZCd7a6qet1NULsQwSpEGl3Nx/yBTG+BRC0NlLtQB6d8mlGjcqK&#10;RJJwMAH5trDVWsn0U2tUidmOk9JUVmpC8T6v1XYj2kMUYTByoSDeQuGVJieMp6ZXqJ1Igh2j+QfK&#10;GRkBQaeVBFfNQoojpKKpX3nzNIigihayGsPVdPx/sPLH6TEy03d8zZkXjgb+rKa0h4k12ZwxYEs1&#10;T+ExLhlSmJVOOrr8JQ1sKoaer4YSApO0+fFzc3t3S15LOlvXn5p1cbx6uR0ipq8KHMtBxyMNrPgo&#10;Tt8xUUcqvZTkZh4ejLVlaNazMTf8a5vKradbmfZMNEdp2k8L+z30ZxJsv3kyMT+ISxAvwf4SCC8H&#10;oKcyE/Lw5ZhAm0Iqg85ISy+aTuG6vKQ8/j/zUvXy92x/A1BLAwQKAAAAAACHTuJAAAAAAAAAAAAA&#10;AAAABgAAAF9yZWxzL1BLAwQUAAAACACHTuJAihRmPNEAAACUAQAACwAAAF9yZWxzLy5yZWxzpZDB&#10;asMwDIbvg72D0X1xmsMYo04vo9Br6R7A2IpjGltGMtn69vMOg2X0tqN+oe8T//7wmRa1IkukbGDX&#10;9aAwO/IxBwPvl+PTCyipNnu7UEYDNxQ4jI8P+zMutrYjmWMR1ShZDMy1lletxc2YrHRUMLfNRJxs&#10;bSMHXay72oB66Ptnzb8ZMG6Y6uQN8MkPoC630sx/2Ck6JqGpdo6SpmmK7h5VB7Zlju7INuEbuUaz&#10;HLAa8CwaB2pZ134EfV+/+6fe00c+47rVfoeM649Xb7ocvwBQSwMEFAAAAAgAh07iQH7m5SD3AAAA&#10;4QEAABMAAABbQ29udGVudF9UeXBlc10ueG1slZFBTsMwEEX3SNzB8hYlTrtACCXpgrRLQKgcYGRP&#10;EotkbHlMaG+Pk7YbRJFY2jP/vye73BzGQUwY2Dqq5CovpEDSzljqKvm+32UPUnAEMjA4wkoekeWm&#10;vr0p90ePLFKauJJ9jP5RKdY9jsC580hp0rowQkzH0CkP+gM6VOuiuFfaUUSKWZw7ZF022MLnEMX2&#10;kK5PJgEHluLptDizKgneD1ZDTKZqIvODkp0JeUouO9xbz3dJQ6pfCfPkOuCce0lPE6xB8QohPsOY&#10;NJQJrIz7ooBT/nfJbDly5trWasybwE2KveF0sbrWjmvXOP3f8u2SunSr5YPqb1BLAQIUABQAAAAI&#10;AIdO4kB+5uUg9wAAAOEBAAATAAAAAAAAAAEAIAAAACUEAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;AhQACgAAAAAAh07iQAAAAAAAAAAAAAAAAAYAAAAAAAAAAAAQAAAABwMAAF9yZWxzL1BLAQIUABQA&#10;AAAIAIdO4kCKFGY80QAAAJQBAAALAAAAAAAAAAEAIAAAACsDAABfcmVscy8ucmVsc1BLAQIUAAoA&#10;AAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAEAAAAAAAAABkcnMvUEsBAhQAFAAAAAgAh07i&#10;QA43hy3YAAAACgEAAA8AAAAAAAAAAQAgAAAAIgAAAGRycy9kb3ducmV2LnhtbFBLAQIUABQAAAAI&#10;AIdO4kBROm2TtAEAAIUDAAAOAAAAAAAAAAEAIAAAACcBAABkcnMvZTJvRG9jLnhtbFBLBQYAAAAA&#10;BgAGAFkBAABNBQAAAAA=&#10;">
+              <v:fill on="f" focussize="0,0"/>
+              <v:stroke on="f" weight="0pt"/>
+              <v:imagedata o:title=""/>
+              <o:lock v:ext="edit" aspectratio="f"/>
+              <v:textbox inset="0mm,0mm,0mm,0mm">
                 <w:txbxContent>
-                  <w:p>
+                  <w:p w14:paraId="3611F3DD">
                     <w:pPr>
-                      <w:pStyle w:val="Contedodoquadro"/>
+                      <w:pStyle w:val="15"/>
                       <w:spacing w:before="12" w:after="0"/>
-                      <w:ind w:hanging="1" w:left="849" w:right="845"/>
+                      <w:ind w:left="849" w:right="845" w:hanging="1"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-6"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>UNIVERSIDADE</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-18"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-6"/>
@@ -3175,55 +3388,55 @@
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-6"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>DE</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-18"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-6"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve">ALAGOAS </w:t>
                     </w:r>
                   </w:p>
-                  <w:p>
+                  <w:p w14:paraId="3992E058">
                     <w:pPr>
-                      <w:pStyle w:val="Contedodoquadro"/>
+                      <w:pStyle w:val="15"/>
                       <w:spacing w:before="12" w:after="0"/>
-                      <w:ind w:hanging="1" w:left="849" w:right="845"/>
+                      <w:ind w:left="849" w:right="845" w:hanging="1"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-10"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>INSTITUTO</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-19"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-10"/>
@@ -3242,55 +3455,55 @@
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-10"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>CIÊNCIAS</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-21"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-10"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>ATMOSFÉRICAS</w:t>
                     </w:r>
                   </w:p>
-                  <w:p>
+                  <w:p w14:paraId="1D8AD471">
                     <w:pPr>
-                      <w:pStyle w:val="Contedodoquadro"/>
+                      <w:pStyle w:val="15"/>
                       <w:spacing w:before="0" w:after="0"/>
-                      <w:ind w:hanging="12" w:left="20" w:right="18"/>
+                      <w:ind w:left="20" w:right="18" w:hanging="12"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-6"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>PRÓ-REITORIA</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-13"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-6"/>
@@ -3325,55 +3538,55 @@
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-6"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>E</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-11"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-6"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve">PÓS-GRADUAÇÃO </w:t>
                     </w:r>
                   </w:p>
-                  <w:p>
+                  <w:p w14:paraId="0A25F75B">
                     <w:pPr>
-                      <w:pStyle w:val="Contedodoquadro"/>
+                      <w:pStyle w:val="15"/>
                       <w:spacing w:before="0" w:after="0"/>
-                      <w:ind w:hanging="12" w:left="20" w:right="18"/>
+                      <w:ind w:left="20" w:right="18" w:hanging="12"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-10"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>COORDENAÇÃO</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-16"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-10"/>
@@ -3426,489 +3639,710 @@
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-10"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>EM</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-16"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-10"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>METEOROLOGIA</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap type="none"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="B05E8AF7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B05E8AF7"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="(%1-"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
+  <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:autoHyphenation w:val="true"/>
+  <w:autoHyphenation/>
+  <w:footnotePr>
+    <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
-  <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
+  <w:rsids>
+    <w:rsidRoot w:val="00000000"/>
+    <w:rsid w:val="3D14206C"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="zh-CN" w:eastAsia="zh-CN" w:bidi="zh-CN"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="1" w:semiHidden="0" w:name="Normal"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="1" w:semiHidden="0" w:name="heading 1"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 2"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 3"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 4"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 5"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 6"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 7"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 8"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 9"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 7"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 8"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 9"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 7"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 8"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 9"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal Indent"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="footnote text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="annotation text"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="header"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="footer"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index heading"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="caption"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="table of figures"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="envelope address"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="envelope return"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="footnote reference"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="annotation reference"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="line number"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="page number"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="endnote reference"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="endnote text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="table of authorities"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="macro"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toa heading"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Bullet"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Bullet 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Bullet 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Bullet 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Bullet 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number 5"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Title"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Closing"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Signature"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="1" w:name="Default Paragraph Font"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="1" w:semiHidden="0" w:name="Body Text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text Indent"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Message Header"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Subtitle"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Salutation"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Date"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text First Indent"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text First Indent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Note Heading"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text Indent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text Indent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Block Text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Hyperlink"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="FollowedHyperlink"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Strong"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Emphasis"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Document Map"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Plain Text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="E-mail Signature"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal (Web)"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Acronym"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Address"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Cite"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Code"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Definition"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Keyboard"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Preformatted"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Sample"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Typewriter"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Variable"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:name="Normal Table"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="annotation subject"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Simple 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Simple 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Simple 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Classic 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Classic 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Classic 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Classic 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Colorful 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Colorful 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Colorful 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Columns 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Columns 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Columns 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Columns 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Columns 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 7"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 8"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 7"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 8"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table 3D effects 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table 3D effects 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table 3D effects 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Contemporary"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Elegant"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Professional"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Subtle 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Subtle 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Web 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Web 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Web 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Balloon Text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Theme"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="1" w:semiHidden="0" w:name="List Paragraph"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="1">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
     <w:pPr>
-      <w:widowControl w:val="false"/>
-      <w:suppressAutoHyphens w:val="true"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
       <w:bidi w:val="0"/>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="80" w:after="0"/>
       <w:ind w:right="142"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="3">
     <w:name w:val="Default Paragraph Font"/>
-    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rPr/>
+    <w:uiPriority w:val="1"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="table" w:default="1" w:styleId="4">
+    <w:name w:val="Normal Table"/>
+    <w:semiHidden/>
+    <w:uiPriority w:val="0"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="5">
     <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:color w:val="000080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="7"/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Arial"/>
-[...1 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:cs="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="paragraph" w:styleId="7">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
-    <w:pPr/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="List">
-[...5 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="8">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="9"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9">
+    <w:name w:val="Cabeçalho e Rodapé"/>
+    <w:basedOn w:val="1"/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="10">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ndice">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
+    <w:name w:val="Título1"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="7"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Arial"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
     <w:name w:val="Índice"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="1"/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="13">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
-    <w:pPr/>
     <w:rPr>
       <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TableParagraph">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14">
     <w:name w:val="Table Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="121" w:after="0"/>
       <w:ind w:left="69"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CabealhoeRodap">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15">
+    <w:name w:val="Conteúdo do quadro"/>
+    <w:basedOn w:val="1"/>
     <w:qFormat/>
-    <w:pPr/>
-    <w:rPr/>
+    <w:uiPriority w:val="0"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...14 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="16">
+    <w:name w:val="Table Normal"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Table Normal"/>
     <w:uiPriority w:val="2"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:qFormat/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="ffffff"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1f497d"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="eeece1"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4f81bd"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="c0504d"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9bbb59"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064a2"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4bacc6"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="f79646"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000ff"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" pitchFamily="0" charset="1"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme>
+    <a:fmtScheme name="">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
-          <a:tileRect l="0" t="0" r="0" b="0"/>
+          <a:tileRect/>
         </a:gradFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:shade val="51000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="phClr">
                 <a:shade val="93000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
-          <a:tileRect l="0" t="0" r="0" b="0"/>
+          <a:tileRect/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
-          <a:tileRect l="0" t="0" r="0" b="0"/>
+          <a:tileRect/>
         </a:gradFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
-          <a:tileRect l="0" t="0" r="0" b="0"/>
+          <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
+  <customSectProps>
+    <customSectPr/>
+    <customSectPr/>
+  </customSectProps>
+  <customShpExts>
+    <customShpInfo spid="_x0000_s1026" textRotate="1"/>
+  </customShpExts>
+</s:customData>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
-  <TotalTime></TotalTime>
-[...1 lines deleted...]
-  <AppVersion></AppVersion>
   <Pages>2</Pages>
   <Words>161</Words>
   <Characters>959</Characters>
+  <Paragraphs>36</Paragraphs>
+  <TotalTime></TotalTime>
+  <ScaleCrop>false</ScaleCrop>
+  <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1091</CharactersWithSpaces>
-  <Paragraphs>36</Paragraphs>
+  <Application>WPS Office_12.2.0.23206_F1E327BC-269C-435d-A152-05C5408002CA</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Matheus Henrique Leite</dc:creator>
-  <dc:description/>
-[...1 lines deleted...]
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <dc:subject/>
-  <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2022-08-29T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 18 para Word</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2026-03-11T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
     <vt:lpwstr>Adobe PDF Library 15.0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="SourceModified">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="KSOProductBuildVer">
+    <vt:lpwstr>1046-12.2.0.23206</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ICV">
+    <vt:lpwstr>3602C494D13342D191B73780DE51F070_12</vt:lpwstr>
+  </property>
 </Properties>
 </file>