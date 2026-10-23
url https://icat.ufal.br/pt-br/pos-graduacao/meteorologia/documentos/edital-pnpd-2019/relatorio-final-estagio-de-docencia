--- v0 (2026-06-26)
+++ v1 (2026-10-23)
@@ -1,2299 +1,2860 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
+  <Override PartName="/word/media/image1.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image2.png" ContentType="image/png"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/_rels/header1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Header"/>
-[...13 lines deleted...]
-        <w:t>SOLICITAÇÃO DE PRORROGAÇÃO DO PRAZO DE DEFESA</w:t>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Header"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="11"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...10 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>FORMULÁRIO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>DE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>AVALIAÇÃO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ESTÁGIO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>DOCÊNCIA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...58 lines deleted...]
-        </w:drawing>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="151" w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9714" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="74" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="5" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="5" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01e0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4892"/>
+        <w:gridCol w:w="4821"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="378" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4892" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="251"/>
+              <w:ind w:left="71" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Ano:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4821" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="251"/>
+              <w:ind w:left="71" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Período</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>letivo:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="279" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="252" w:after="0"/>
+        <w:ind w:hanging="139" w:left="279" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Nome</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Curso</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Programa</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9783" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="74" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="5" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="5" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01e0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9783"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="378" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9783" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:after="0"/>
+              <w:ind w:left="70" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Programa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Pós-graduação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>em</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Meteorologia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="363" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="252" w:after="0"/>
+        <w:ind w:hanging="223" w:left="363" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Identificação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>pós-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>graduando</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9783" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="74" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="5" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="5" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01e0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9783"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="382" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9783" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:after="0"/>
+              <w:ind w:left="126" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Nome:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="378" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9783" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="251"/>
+              <w:ind w:left="70" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>E-mail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="377" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9783" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:after="0"/>
+              <w:ind w:left="70" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Celular:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...20 lines deleted...]
-        <w:t>ESTÁGIO DE DOCÊNCIA – RELATÓRIO FINAL</w:t>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="446" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="5"/>
+        <w:ind w:hanging="306" w:left="446" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Estágio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Docência</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9783" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="74" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="5" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="5" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01e0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9783"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="378" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9783" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="3920" w:leader="none"/>
+                <w:tab w:val="left" w:pos="4879" w:leader="none"/>
+                <w:tab w:val="left" w:pos="5271" w:leader="none"/>
+                <w:tab w:val="left" w:pos="5818" w:leader="none"/>
+                <w:tab w:val="left" w:pos="7088" w:leader="none"/>
+                <w:tab w:val="left" w:pos="8293" w:leader="none"/>
+                <w:tab w:val="left" w:pos="8684" w:leader="none"/>
+                <w:tab w:val="left" w:pos="9236" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:lineRule="exact" w:line="250"/>
+              <w:ind w:left="70" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>realização</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>do</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>E.D.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">Início: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">Término: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="378" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9783" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="250"/>
+              <w:ind w:left="70" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Disciplina:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="757" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9783" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:after="0"/>
+              <w:ind w:left="70" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Nome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>do</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Professor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>responsável:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="25" w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9781" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="38" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="5" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="5" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01e0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9780"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="253" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232" w:before="1" w:after="0"/>
+              <w:ind w:left="107" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Relatório Das Atividades Realizadas Pelo Bolsista/Estagiário</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232" w:before="1" w:after="0"/>
+              <w:ind w:left="107" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232" w:before="1" w:after="0"/>
+              <w:ind w:left="107" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232" w:before="1" w:after="0"/>
+              <w:ind w:left="107" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232" w:before="1" w:after="0"/>
+              <w:ind w:left="107" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232" w:before="1" w:after="0"/>
+              <w:ind w:left="107" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232" w:before="1" w:after="0"/>
+              <w:ind w:left="107" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232" w:before="1" w:after="0"/>
+              <w:ind w:left="107" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2" w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...17 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="25" w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9781" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="38" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="5" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="5" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01e0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9780"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="253" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232" w:before="1" w:after="0"/>
+              <w:ind w:left="107" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Parecer Do Professor Responsável Pelo Estágio/Projeto</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232" w:before="1" w:after="0"/>
+              <w:ind w:left="107" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232" w:before="1" w:after="0"/>
+              <w:ind w:left="107" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232" w:before="1" w:after="0"/>
+              <w:ind w:left="107" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232" w:before="1" w:after="0"/>
+              <w:ind w:left="107" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232" w:before="1" w:after="0"/>
+              <w:ind w:left="107" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232" w:before="1" w:after="0"/>
+              <w:ind w:left="107" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232" w:before="1" w:after="0"/>
+              <w:ind w:left="107" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2" w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...18 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="25" w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...22 lines deleted...]
-        <w:t>DADOS DO BOLSISTA</w:t>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2" w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:pBdr>
-[...17 lines deleted...]
-        </w:rPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1704" w:leader="none"/>
+          <w:tab w:val="left" w:pos="2312" w:leader="none"/>
+          <w:tab w:val="left" w:pos="3412" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="140" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maceió, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...16 lines deleted...]
-        <w:t>Nome do Bolsista: ___________________________________Ano/semestre__________</w:t>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...17 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...16 lines deleted...]
-        <w:t>Total de horas realizadas de estágio: __________________________________</w:t>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="42" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="9">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>741680</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>187960</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2863850" cy="1270"/>
+                <wp:effectExtent l="0" t="3175" r="0" b="1905"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="1" name="Graphic 6"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2863800" cy="1440"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst>
+                            <a:gd name="textAreaLeft" fmla="*/ 0 w 1623600"/>
+                            <a:gd name="textAreaRight" fmla="*/ 1624320 w 1623600"/>
+                            <a:gd name="textAreaTop" fmla="*/ 0 h 720"/>
+                            <a:gd name="textAreaBottom" fmla="*/ 1440 h 720"/>
+                          </a:gdLst>
+                          <a:ahLst/>
+                          <a:rect l="textAreaLeft" t="textAreaTop" r="textAreaRight" b="textAreaBottom"/>
+                          <a:pathLst>
+                            <a:path w="2863850" h="0">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="2863431" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:noFill/>
+                        <a:ln w="5670">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0"/>
+                        <a:fillRef idx="0"/>
+                        <a:effectRef idx="0"/>
+                        <a:fontRef idx="minor"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict/>
+          </mc:Fallback>
+        </mc:AlternateContent>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="10">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>3768090</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>187960</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3077210" cy="1270"/>
+                <wp:effectExtent l="0" t="3175" r="0" b="1905"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="2" name="Graphic 7"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3077280" cy="1440"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst>
+                            <a:gd name="textAreaLeft" fmla="*/ 0 w 1744560"/>
+                            <a:gd name="textAreaRight" fmla="*/ 1745280 w 1744560"/>
+                            <a:gd name="textAreaTop" fmla="*/ 0 h 720"/>
+                            <a:gd name="textAreaBottom" fmla="*/ 1440 h 720"/>
+                          </a:gdLst>
+                          <a:ahLst/>
+                          <a:rect l="textAreaLeft" t="textAreaTop" r="textAreaRight" b="textAreaBottom"/>
+                          <a:pathLst>
+                            <a:path w="3077210" h="0">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3077133" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:noFill/>
+                        <a:ln w="5670">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0"/>
+                        <a:fillRef idx="0"/>
+                        <a:effectRef idx="0"/>
+                        <a:fontRef idx="minor"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict/>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:pBdr>
-[...1030 lines deleted...]
-        <w:t>Assinatura do Coordenador do PPGMET</w:t>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="5057" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="1140" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Assinatura</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>pós-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>graduando</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Assinatura</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Professor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Responsável</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>pela</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>disciplina</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId3"/>
+      <w:headerReference w:type="default" r:id="rId2"/>
+      <w:footerReference w:type="default" r:id="rId3"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:left="708" w:right="566" w:gutter="0" w:header="413" w:top="1800" w:footer="0" w:bottom="280"/>
-      <w:pgNumType w:fmt="decimal"/>
+      <w:pgMar w:left="992" w:right="992" w:gutter="0" w:header="485" w:top="2100" w:footer="1358" w:bottom="1580"/>
+      <w:pgNumType w:start="1" w:fmt="decimal"/>
       <w:formProt w:val="false"/>
       <w:textDirection w:val="lrTb"/>
-      <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
+      <w:docGrid w:type="default" w:linePitch="100" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...3 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
-      <w:spacing w:lineRule="auto" w:line="9"/>
+      <w:spacing w:lineRule="exact" w:line="200"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:drawing>
-[...43 lines deleted...]
-      </w:drawing>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="3">
+            <wp:anchor behindDoc="1" distT="3175" distB="1905" distL="3175" distR="3175" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="5">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>1894840</wp:posOffset>
+                <wp:posOffset>3940810</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>9681210</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="3587750" cy="605155"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="2724150" cy="1270"/>
+              <wp:effectExtent l="3175" t="3175" r="3175" b="1905"/>
               <wp:wrapNone/>
-              <wp:docPr id="3" name="Textbox 3"/>
+              <wp:docPr id="6" name="Graphic 4"/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="3587760" cy="605160"/>
+                        <a:ext cx="2724120" cy="1440"/>
+                      </a:xfrm>
+                      <a:custGeom>
+                        <a:avLst/>
+                        <a:gdLst>
+                          <a:gd name="textAreaLeft" fmla="*/ 0 w 1544400"/>
+                          <a:gd name="textAreaRight" fmla="*/ 1545120 w 1544400"/>
+                          <a:gd name="textAreaTop" fmla="*/ 0 h 720"/>
+                          <a:gd name="textAreaBottom" fmla="*/ 1440 h 720"/>
+                        </a:gdLst>
+                        <a:ahLst/>
+                        <a:rect l="textAreaLeft" t="textAreaTop" r="textAreaRight" b="textAreaBottom"/>
+                        <a:pathLst>
+                          <a:path w="2724150" h="0">
+                            <a:moveTo>
+                              <a:pt x="0" y="0"/>
+                            </a:moveTo>
+                            <a:lnTo>
+                              <a:pt x="2723870" y="0"/>
+                            </a:lnTo>
+                          </a:path>
+                        </a:pathLst>
+                      </a:custGeom>
+                      <a:noFill/>
+                      <a:ln w="5670">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:round/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict/>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="6">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4586605</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9679940</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1437640" cy="180340"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="7" name="Textbox 5"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1437480" cy="180360"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="0">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0"/>
                       <a:fillRef idx="0"/>
                       <a:effectRef idx="0"/>
                       <a:fontRef idx="minor"/>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:pStyle w:val="Contedodoquadro"/>
-                            <w:widowControl w:val="false"/>
-[...3 lines deleted...]
-                            <w:jc w:val="center"/>
+                            <w:spacing w:before="10" w:after="0"/>
+                            <w:ind w:hanging="0" w:left="20" w:right="0"/>
+                            <w:jc w:val="left"/>
                             <w:rPr>
-                              <w:sz w:val="20"/>
-                              <w:szCs w:val="20"/>
+                              <w:sz w:val="22"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
-                              <w:spacing w:val="-6"/>
-[...1 lines deleted...]
-                              <w:szCs w:val="20"/>
+                              <w:sz w:val="22"/>
                             </w:rPr>
-                            <w:t>UNIVERSIDADE</w:t>
+                            <w:t>Assinatura</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
-                              <w:spacing w:val="-18"/>
-[...1 lines deleted...]
-                              <w:szCs w:val="20"/>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="22"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
-                              <w:spacing w:val="-6"/>
-[...1 lines deleted...]
-                              <w:szCs w:val="20"/>
+                              <w:sz w:val="22"/>
                             </w:rPr>
-                            <w:t>FEDERAL</w:t>
+                            <w:t>do</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
-                              <w:spacing w:val="-18"/>
-[...1 lines deleted...]
-                              <w:szCs w:val="20"/>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="22"/>
                             </w:rPr>
-                            <w:t xml:space="preserve"> </w:t>
-[...311 lines deleted...]
-                            <w:t>METEOROLOGIA</w:t>
+                            <w:t xml:space="preserve"> Orientador</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr lIns="0" rIns="0" tIns="0" bIns="0" anchor="t">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect id="shape_0" ID="Textbox 3" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" stroked="f" o:allowincell="f" style="position:absolute;margin-left:149.2pt;margin-top:34.85pt;width:282.45pt;height:47.6pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page">
+            <v:rect id="shape_0" ID="Textbox 5" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" stroked="f" o:allowincell="f" style="position:absolute;margin-left:361.15pt;margin-top:762.2pt;width:113.15pt;height:14.15pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page">
               <v:fill o:detectmouseclick="t" on="false"/>
               <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
               <v:textbox>
                 <w:txbxContent>
                   <w:p>
                     <w:pPr>
                       <w:pStyle w:val="Contedodoquadro"/>
-                      <w:widowControl w:val="false"/>
-[...3 lines deleted...]
-                      <w:jc w:val="center"/>
+                      <w:spacing w:before="10" w:after="0"/>
+                      <w:ind w:hanging="0" w:left="20" w:right="0"/>
+                      <w:jc w:val="left"/>
                       <w:rPr>
-                        <w:sz w:val="20"/>
-                        <w:szCs w:val="20"/>
+                        <w:sz w:val="22"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
-                        <w:spacing w:val="-6"/>
-[...1 lines deleted...]
-                        <w:szCs w:val="20"/>
+                        <w:sz w:val="22"/>
                       </w:rPr>
-                      <w:t>UNIVERSIDADE</w:t>
+                      <w:t>Assinatura</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
-                        <w:spacing w:val="-18"/>
-[...1 lines deleted...]
-                        <w:szCs w:val="20"/>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="22"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
-                        <w:spacing w:val="-6"/>
-[...1 lines deleted...]
-                        <w:szCs w:val="20"/>
+                        <w:sz w:val="22"/>
                       </w:rPr>
-                      <w:t>FEDERAL</w:t>
+                      <w:t>do</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
-                        <w:spacing w:val="-18"/>
-[...1 lines deleted...]
-                        <w:szCs w:val="20"/>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="22"/>
                       </w:rPr>
-                      <w:t xml:space="preserve"> </w:t>
-[...311 lines deleted...]
-                      <w:t>METEOROLOGIA</w:t>
+                      <w:t xml:space="preserve"> Orientador</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="none"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
+</w:ftr>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="exact" w:line="200"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="2">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>756920</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>636270</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="400050" cy="627380"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="3" name="Image 2" descr=""/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="3" name="Image 2" descr=""/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="400050" cy="627380"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="3">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>1605280</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>586105</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4166870" cy="544830"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="4" name="Textbox 3"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4167000" cy="544680"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="BodyText"/>
+                            <w:widowControl w:val="false"/>
+                            <w:bidi w:val="0"/>
+                            <w:spacing w:lineRule="auto" w:line="240" w:before="10" w:after="0"/>
+                            <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Universidade Federal De Alagoas - UFAL </w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="BodyText"/>
+                            <w:widowControl w:val="false"/>
+                            <w:bidi w:val="0"/>
+                            <w:spacing w:lineRule="auto" w:line="240" w:before="10" w:after="0"/>
+                            <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                              <w:spacing w:val="-4"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                              <w:spacing w:val="-4"/>
+                            </w:rPr>
+                            <w:t>Instituto de Ciências Atmosféricas</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                              <w:spacing w:val="-2"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>-</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                              <w:spacing w:val="-5"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> ICAT</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="BodyText"/>
+                            <w:ind w:left="20" w:right="0"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>Programa de</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                              <w:spacing w:val="1"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>Pós-Graduação em</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                              <w:spacing w:val="-4"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> Meteorologia</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                              <w:spacing w:val="2"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>-</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                              <w:spacing w:val="-1"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                              <w:spacing w:val="-2"/>
+                            </w:rPr>
+                            <w:t>PPGMET</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" rIns="0" tIns="0" bIns="0" anchor="t">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" ID="Textbox 3" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" stroked="f" o:allowincell="f" style="position:absolute;margin-left:126.4pt;margin-top:46.15pt;width:328.05pt;height:42.85pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="BodyText"/>
+                      <w:widowControl w:val="false"/>
+                      <w:bidi w:val="0"/>
+                      <w:spacing w:lineRule="auto" w:line="240" w:before="10" w:after="0"/>
+                      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Universidade Federal De Alagoas - UFAL </w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="BodyText"/>
+                      <w:widowControl w:val="false"/>
+                      <w:bidi w:val="0"/>
+                      <w:spacing w:lineRule="auto" w:line="240" w:before="10" w:after="0"/>
+                      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                        <w:spacing w:val="-4"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                        <w:spacing w:val="-4"/>
+                      </w:rPr>
+                      <w:t>Instituto de Ciências Atmosféricas</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                        <w:spacing w:val="-2"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>-</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                        <w:spacing w:val="-5"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> ICAT</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="BodyText"/>
+                      <w:ind w:left="20" w:right="0"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>Programa de</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                        <w:spacing w:val="1"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>Pós-Graduação em</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                        <w:spacing w:val="-4"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> Meteorologia</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                        <w:spacing w:val="2"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>-</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                        <w:spacing w:val="-1"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                        <w:spacing w:val="-2"/>
+                      </w:rPr>
+                      <w:t>PPGMET</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <w:drawing>
+        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="1" allowOverlap="1" relativeHeight="8">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5485765</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>321310</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="728980" cy="497205"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="5" name="image2.png" descr=""/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="5" name="image2.png" descr=""/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="728980" cy="497205"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
 </w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="280" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:sz w:val="22"/>
+        <w:spacing w:val="0"/>
+        <w:i w:val="false"/>
+        <w:b/>
+        <w:szCs w:val="22"/>
+        <w:iCs w:val="false"/>
+        <w:bCs/>
+        <w:w w:val="100"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1244" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2208" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3173" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4137" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5102" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6066" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="7030" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="7995" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="120"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="true"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
@@ -2302,126 +2863,57 @@
         <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="false"/>
       <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
       <w:ind w:left="0" w:right="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
-[...18 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr/>
-  </w:style>
-[...47 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Título"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
@@ -2447,145 +2939,128 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ndice">
     <w:name w:val="Índice"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:pPr/>
+    <w:pPr>
+      <w:spacing w:before="252" w:after="0"/>
+      <w:ind w:hanging="306" w:left="279"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:pPr>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:pPr/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CabealhoeRodap">
     <w:name w:val="Cabeçalho e Rodapé"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr/>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="Header"/>
     <w:basedOn w:val="CabealhoeRodap"/>
     <w:pPr/>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Contedodoquadro">
     <w:name w:val="Conteúdo do quadro"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr/>
     <w:rPr/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="CabealhoeRodap"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-[...22 lines deleted...]
-    <w:name w:val="WW8Num5"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1f497d"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="eeece1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4f81bd"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="c0504d"/>
       </a:accent2>
@@ -2727,65 +3202,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
           <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Application>LibreOffice/7.6.2.1$Windows_X86_64 LibreOffice_project/56f7684011345957bbf33a7ee678afaf4d2ba333</Application>
   <AppVersion></AppVersion>
   <Pages>1</Pages>
-  <Words>106</Words>
-[...1 lines deleted...]
-  <CharactersWithSpaces>1009</CharactersWithSpaces>
+  <Words>96</Words>
+  <Characters>588</Characters>
+  <CharactersWithSpaces>670</CharactersWithSpaces>
   <Paragraphs>21</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Matheus Henrique Leite</dc:creator>
+  <dc:creator>*</dc:creator>
   <dc:description/>
   <dc:language>pt-BR</dc:language>
   <cp:lastModifiedBy/>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
-  <dc:title/>
+  <dc:title>PLANEJAMENTO DO ESTÁGIO DOCÊNCIA</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-    <vt:filetime>2022-08-29T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Converter">
+    <vt:lpwstr>SolidFramework v10.0.20290.1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
-    <vt:lpwstr>Acrobat PDFMaker 18 para Word</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Created">
+    <vt:filetime>2025-11-11T00:00:00Z</vt:filetime>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
-    <vt:filetime>2026-03-11T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Creator">
+    <vt:lpwstr>Microsoft® Word para Microsoft 365</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
-    <vt:lpwstr>Adobe PDF Library 15.0</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="LastSaved">
+    <vt:filetime>2026-10-20T00:00:00Z</vt:filetime>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="SourceModified">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Producer">
+    <vt:lpwstr>Microsoft® Word para Microsoft 365</vt:lpwstr>
   </property>
 </Properties>
 </file>